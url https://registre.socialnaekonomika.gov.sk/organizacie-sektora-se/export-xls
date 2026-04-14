--- v0 (2026-01-27)
+++ v1 (2026-04-14)
@@ -297,76 +297,75 @@
 13. Vyšné Ružbachy
 14. Pri Rajčianke
 15. Mojš
 16. Jesenná
 17. Cervenej Armady
 18. Alstrova
 19. Púchovská
 20. Valaliky III
 21. Št. Tučeka
 22. Hlavná
 23. Mierové námestie
 24. Odtrnovie
 25. Ružová
 26. Zimná
 27. Hlavná ulica
 29. Remeselnícka
 30. Plynárenská
 31. Hornádska ulica
 32. Šancová
 </t>
   </si>
   <si>
     <t xml:space="preserve">5. 2545
 10. 81
 18. 6073
-21. 186
 31. 585
 32. 4011
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. 784/8
 2. 589/1
 3. 2
 4. 101/4
 5. 20
 6. 6568/71
 7. 21
 8. 175
 9. 1
 11. 59
 12. 13/24
 13. 243
 14. 8913
 15. 373
 16. 22
 17. 55
 18. 153
 19. 19/18
 20. 3046/117
-21. 45
+21. 186/45
 22. 1721/157
 23. 93/26
 24. 697
 25. 576/33
 26. 211/75
 27. 58/25
 28. 208
 29. 6568/71
 30. 2
 31. 1
 32. 56
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Slovenský Grob
 2. Poprad
 3. Banská Bystrica
 4. Plaveč
 5. Trnava
 6. Michalovce
 7. Šarišské Michaľany
 8. Kľušov
 9. Plaveč
 10. Šarišské Čierne
 11. Poráč
@@ -534,1109 +533,1109 @@
 21. 36210862
 22. 46638628
 23. 53148312
 24. 44672918
 25. 50449346
 26. 48009318
 27. 50712373
 28. 52648532
 29. 52064093
 30. 52430618
 31. 36603180
 32. 35552051
 33. 53056094
 34. 52383318
 35. 52893928
 36. 52982823
 37. 52756751
 38. 52871401
 39. 52807886
 40. 53196929
 41. 52752291
 42. 47223740
 43. 52854833
 44. 47220201
 45. 53140541
-46. 54007054
-[...2 lines deleted...]
-49. 34143050
+46. 53343484
+47. 53194543
+48. 34143050
+49. 54007054
 50. 54527171
 51. 53526937
 52. 54275156
 53. 42392071
 54. 52832031
 55. 50352296
 56. 52889840
 57. 47016710
 58. 52185770
 59. 53600410
 60. 47733993
 61. 53086023
 62. 54021821
-63. 47212799
-[...2 lines deleted...]
-66. 36323861
+63. 36323861
+64. 47212799
+65. 52941051
+66. 47024178
 67. 52320766
 68. 42191904
-69. 44378670
-[...68 lines deleted...]
-138. 53974026
+69. 53526589
+70. 52201660
+71. 36685739
+72. 44659873
+73. 53042093
+74. 53168135
+75. 53192711
+76. 53037987
+77. 52937003
+78. 31583695
+79. 52796817
+80. 42255015
+81. 52697223
+82. 53226372
+83. 45564213
+84. 52473732
+85. 53837754
+86. 44665016
+87. 53807812
+88. 44332700
+89. 53108281
+90. 52720080
+91. 52374076
+92. 44378670
+93. 52485218
+94. 51779170
+95. 45738718
+96. 53570308
+97. 46975691
+98. 44645643
+99. 36030236
+100. 53088247
+101. 46857397
+102. 31633765
+103. 36312941
+104. 54487471
+105. 53766814
+106. 47759097
+107. 52375307
+108. 50640461
+109. 51016842
+110. 51429136
+111. 46532617
+112. 53267729
+113. 47599243
+114. 47843942
+115. 53209397
+116. 53495373
+117. 53478495
+118. 53478321
+119. 53986997
+120. 52707687
+121. 52713725
+122. 52165701
+123. 35768746
+124. 48141593
+125. 47151994
+126. 50670891
+127. 52433897
+128. 52932133
+129. 53275926
+130. 47459841
+131. 54357047
+132. 53034678
+133. 52952355
+134. 52846547
+135. 46201122
+136. 45348961
+137. 53974026
+138. 54323274
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Centrum spoločenských a psychologických vied Slovenskej akadémie vied, verejná výskumná inštitúcia
 2. Drevo Gemer s. r. o.
 3. Služby Kalná, s.r.o., r.s.p.
 4. Združenie na pomoc ľuďom s mentálnym postihnutím v Slovenskej republike
 5. Losstav, s. r. o.
 6. MIJA EU s.r.o.
 7. Deaf group s.r.o.
 8. CIBEKA s. r. o., r. s. p.
 9. KÁMO PLUS s. r. o.
 10. FINXZA, s. r. o.
 11. EVENIT, s.r.o., r. s. p.
 12. UNICOL, s. r. o.
 13. Registrovaný sociálny podnik Alfa s.r.o.
 14. Paloča s. r. o.
 15. Zlatá priadka, n.o., registrovaný sociálny podnik
 16. NYOS r.s.p. s.r.o.
 17. SIPSTAV s.r.o., r.s.p.
 18. Obecný podnik Kľušov, s. r. o.
 19. ASSR,s.r.o., r.s.p.
 20. Služby Šarišské Čierne s.r.o.
 21. Služby Obce Poráč s.r.o.
 22. SortPro s.r.o.
 23. VALÍNEK, s. r. o., registrovaný sociálny podnik
 24. EkonMedia s.r.o.
 25. EkoRent, s.r.o.
 26. DP-ZvarMont s.r.o., r. s. p.
 27. GASTRODOM SPIŠ s.r.o.
 28. Sociálny podnik obce Slovinky s. r. o., r. s. p.
 29. Solisko ČIRČ s.r.o., r.s.p.
 30. SPMI s.r.o.
 31. ABALSTAV spol. s r.o.
 32. "Ľudia a perspektíva" OZ, r.s.p.
 33. Obecné služby Nová Bošáca s.r.o.
 34. PSML s. r. o.
 35. Odorínske služby, s. r. o., r. s. p.
 36. OSP JAMNÍK r.s.p. s.r.o.
 37. RUPOD, s. r. o., r. s. p.
 38. DADAVIK TRADE s.r.o.
 39. Lilly enviro, s.r.o.
 40. Obecný podnik Močenok, s. r. o.
 41. SINTEGRA s.r.o. r.s.p.
 42. JASPIRE s. r. o.
 43. Chminianske Jakubovany s. r. o.
 44. COUPE INVEST, s. r. o.
 45. TEHLAN, s.r.o.
-46. Luga Building, s.r.o. - r.s.p.
-[...2 lines deleted...]
-49. OCTAN plus s.r.o.
+46. Fajnoty s. r. o. r. s. p.
+47. AGRO SOCIÁLNY PODNIK s.r.o.
+48. OCTAN plus s.r.o.
+49. Luga Building, s.r.o. - r.s.p.
 50. Obecný podnik Plavnica, s.r.o., r.s.p.
 51. Fruit and berry products s. r. o.
 52. CESTA Rožňava n.o., registrovaný sociálny podnik
 53. Miestna akčná skupina Rajecká dolina, r.s.p.
 54. DADAVIK s.r.o.
 55. ŠIMI s.r.o.
 56. MINORITAS, s.r.o.
 57. CHDMI, s.r.o.
 58. T-servis Teplička, s.r.o.
 59. Nolvia s. r. o.
 60. Glass Works, s.r.o.
 61. P&amp;M CONSTRUCTA, s. r. o.
 62. MARKETERO, s. r. o.
-63. Laboprofilak, RSP s. r. o.
-[...2 lines deleted...]
-66. STAVJAM s.r.o.
+63. STAVJAM s.r.o.
+64. Laboprofilak, RSP s. r. o.
+65. MannaFactory s. r. o., r. s. p.
+66. Minifarma s.r.o.
 67. MDMT s. r. o., registrovaný sociálny podnik
 68. go-ok, o. z., r. s. p.
-69. SOLIDE SLOVAKIA, s.r.o.
-[...68 lines deleted...]
-138. Občianske združenie Integrujeme r. s p.
+69. Obecné služby Rybník s.r.o., r.s.p.
+70. Paterson Group s. r. o. R.S.P.
+71. Cassovia Trade Impex s. r. o.
+72. SWEET REVELATION s.r.o., r.s.p.
+73. SOCIAL WORK s.r.o., r.s.p.
+74. JAS Bardejov, s. r. o.
+75. Palatinos, s. r. o.
+76. RSP Group s. r. o.
+77. Obecný podnik obchodu a služieb Úľany nad Žitavou s.r.o.
+78. KRASPLAST spol. s r.o.
+79. Bátovské služby, s. r. o.
+80. TENENET o.z.
+81. Obecný podnik Beloveža s.r.o., r.s.p.
+82. Živá Záhrada, s. r. o.
+83. LEAN EU, s.r.o.
+84. MEPOS SNV s.r.o.
+85. Hesperus s.r.o.
+86. cShop SK s. r. o. r.s.p.
+87. Obuv LEAN, s. r. o.
+88. JUMBO MOJMÍROVCE spol. s r.o.
+89. FALCO MANUFACTURING, s. r. o.
+90. Marko group s. r. o.
+91. PRE-MARK s.r.o., r.s.p.
+92. SOLIDE SLOVAKIA, s.r.o.
+93. MARION ZM s. r. o.
+94. Less technology, s. r. o.
+95. Nezisková organizácia EPIC v likvidácii
+96. SloFarm Slovinky s. r. o., registrovaný sociálny podnik
+97. MAYO tech s.r.o.
+98. WELLNEA s. r. o., r. s. p.
+99. DEKOR GARDEN, sociálne družstvo, r.s.p.
+100. VB SP s. r. o., r. s. p.
+101. Ramex trade, s.r.o.
+102. HATER - HANDLOVÁ spol. s r.o.
+103. TSM Dubnica nad Váhom, s.r.o.
+104. Sociálny podnik s. r. o.
+105. Girmonn, s.r.o.
+106. Slovak Investment Holding, a. s.
+107. JUVEX s. r. o.
+108. millhill s.r.o.
+109. BoGo bus s.r.o.
+110. M-HAND s.r.o.
+111. CHANGE COMPUTER s. r. o.
+112. Eustach s.r.o.
+113. Viktória Dance Servis s.r.o.
+114. Služby Cífer s.r.o.
+115. Lesnica – tradícia Pienin s. r. o., r. s. p.
+116. Stavebný sociálny podnik s. r. o. – r. s. p.
+117. Sociálny podnik mesta Senica, s. r. o.
+118. Margaret s. r. o.
+119. Poľanka, s.r.o.
+120. ZBOR - STAV, s. r. o.
+121. POH, s.r.o. "registrovaný sociálny podnik"
+122. AfB Slovakia s. r. o.
+123. BKS Úspech, s.r.o.
+124. S &amp; J Group, s.r.o.
+125. KNK PLUS, výrobné družstvo
+126. JA life s.r.o., r. s. p.
+127. SVDM s. r. o.
+128. PE BONUM s. r. o.
+129. HUMAN SP s.r.o.
+130. Matky v práci, s.r.o.
+131. MB - ECO s.r.o.
+132. KZO, s. r. o.
+133. MH ASIST, s. r. o.
+134. Breco s. r. o.
+135. LAW &amp; POLITICAL SCIENCE AGENCY s.r.o., r. s. p. , skratka L&amp;P s.r.o., r. s .p.
+136. TREBAXX s. r. o.
+137. Občianske združenie Integrujeme r. s p.
+138. SOCIAL FOOD s. r. o., r. s. p.
 </t>
   </si>
   <si>
     <t xml:space="preserve">3. 068/2020_RSP
 4. 002/2018_RSP
 5. 147/2020_RSP
 7. 284/2021_RSP
 8. 350/2021_RSP
 9. 393/2021_RSP
 10. 492/2021_RSP
 11. 367/2021_RSP
 12. 280/2020_RSP
 13. 058/2020_RSP
 14. 602/2022_RSP
 15. 184/2020_RSP
 16. 005/2018_RSP
 17. 026/2019_RSP
 18. 092/2020_RSP
 19. 155/2020_RSP
 20. 127/2020_RSP
 23. 241/2020_RSP
 24. 417/2021_RSP
 25. 418/2021_RSP
 26. 572/2022_RSP
 27. 105/2020_RSP
 28. 064/2020_RSP
 29. 008/2019_RSP
 31. 055/2020_RSP
 32. 003/2018_RSP
 33. 158/2020_RSP
 34. 224/2020_RSP
 35. 145/2020_RSP
 36. 137/2020_RSP
 37. 086/2020_RSP
 39. 097/2020_RSP
 40. 216/2020_RSP
 41. 060/2020_RSP
 42. 191/2020_RSP
 44. 246/2020_RSP
 45. 261/2020_RSP
-46. 502/2021_RSP
-[...2 lines deleted...]
-49. 414/2021_RSP
+46. 286/2021_RSP
+47. 233/2020_RSP
+48. 414/2021_RSP
+49. 502/2021_RSP
 50. 590/2022_RSP
 51. 323/2021_RSP
 52. 579/2022_RSP
 53. 586/2022_RSP
 57. 015/2019_RSP
 58. 017/2019_RSP
 59. 357/2021_RSP
 60. 568/2022_RSP
 61. 589/2022_RSP
 62. 575/2022_RSP
-63. 033/2019_RSP
-[...2 lines deleted...]
-66. 115/2020_RSP
+63. 115/2020_RSP
+64. 033/2019_RSP
+65. 162/2020_RSP
+66. 107/2020_RSP
 67. 039/2019_RSP
 68. 608/2022_RSP
-69. 019/2019_RSP
-[...58 lines deleted...]
-138. 494/2021_RSP
+69. 309/2021_RSP
+70. 069/2020_RSP
+72. 059/2020_RSP
+73. 175/2020_RSP
+74. 215/2020_RSP
+75. 244/2020_RSP
+76. 356/2021_RSP
+77. 123/2020_RSP
+78. 018/2019_RSP
+79. 080/2020_RSP
+81. 182/2020_RSP
+82. 236/2020_RSP
+83. 439/2021_RSP
+84. 032/2019_RSP
+86. 348/2021_RSP
+87. 438/2021_RSP
+88. 268/2020_RSP
+89. 204/2020_RSP
+90. 081/2020_RSP
+91. 023/2019_RSP
+92. 019/2019_RSP
+93. 067/2020_RSP
+94. 242/2020_RSP
+96. 333/2021_RSP
+97. 083/2020_RSP
+98. 186/2020_RSP
+99. 076/2020_RSP
+100. 220/2020_RSP
+101. 259/2020_RSP
+102. 416/2021_RSP
+103. 560/2022_RSP
+104. 588/2022_RSP
+105. 430/2021_RSP
+108. 254/2020_RSP
+109. 112/2020_RSP
+110. 151/2020_RSP
+111. 100/2020_RSP
+113. 047/2019_RSP
+114. 167/2020_RSP
+115. 288/2021_RSP
+116. 316/2021_RSP
+117. 310/2021_RSP
+118. 313/2021_RSP
+119. 498/2021_RSP
+120. 149/2020_RSP
+121. 075/2020_RSP
+122. 040/2019_RSP
+124. 079/2020_RSP
+125. 166/2020_RSP
+126. 164/2020_RSP
+127. 172/2020_RSP
+128. 111/2020_RSP
+130. 227/2020_RSP
+131. 578/2022_RSP
+133. 106/2020_RSP
+134. 337/2021_RSP
+135. 351/2021_RSP
+136. 260/2020_RSP
+137. 494/2021_RSP
+138. 605/2022_RSP
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Šancová
 2. Jesenná
 3. Cervenej Armady
 4. Alstrova
 5. Púchovská
 6. Valaliky III
 7. Št. Tučeka
 8. Hlavná
 9. Mierové námestie
 10. Odtrnovie
 11. Obchodná
 12. Traktorová
 13. Kyjevské námestie
 14. Hviezdoslavova
 15. Ulica Ľudmily Podjavorinskej
 16. Remeselnícka
 17. Jarková
 19. Lipová alej
 22. Cukrovarská
 23. Vyšné Ružbachy
 24. Pri Rajčianke
 25. Mojš
 26. Ružová
 27. Zimná
 28. Hlavná ulica
 30. Remeselnícka
 31. Plynárenská
 32. Hornádska ulica
 33. Nová Bošáca
 34. Moravské Lieskové
 35. Odorín
 38. Varšavská
 40. Andreja Hlinku
 41. Štefánikova
 42. Radničné námestie č.
 44. Dúbravská cesta
-47. Mojmírova
-[...1 lines deleted...]
-49. Hlavná
+46. Mojmírova
+47. Tajná
+48. Hlavná
 51. Hollého
 52. Kósu-Schoppera
 53. Námestie SNP
 54. Štúrova
 55. Vodná
 56. Rastislavova
 57. Plynárenská
 59. Ludvíka Svobodu
 60. Východná
 61. Záborského
 62. Krížna
-63. Olešná
-[...2 lines deleted...]
-66. Na doline
+63. Na doline
+64. Olešná
+65. Latorická
+66. Hrnčiarové
 67. Široké
 68. Pečnianska
-69. Fučíkova
-[...61 lines deleted...]
-138. Janigová
+69. Hlavná
+71. Železiarenská
+73. Obchodná
+74. Duklianska
+75. Pod hájom
+76. Pionierov
+77. Hlavná
+78. Krasňany
+79. Bátovce
+80. Oravská
+81. Beloveža
+82. M. R. Štefánika
+83. Belanského
+84. Štefánikovo námestie
+85. Kvetná
+86. Pod Glavicou
+87. Belanského
+88. Mojmírovce
+89. Špitálska
+90. M. Uhera
+91. Michalská
+92. Fučíkova
+93. Bernolákova
+94. Teplička
+95. Panenská
+96. Trangusova
+97. Súvoz
+98. Oravská
+99. Majerská cesta
+100. Priemyselná
+101. M.R. Štefánika
+102. Potočná
+103. Nádražná
+105. Letná
+106. Grösslingová
+107. Rybník
+108. Na Zigmund šachtu
+109. Partizánska
+110. Kuzmányho
+111. Nedožerská cesta
+112. Obchodná
+113. Zalužice
+114. Nám. A. Hlinku
+116. Banská Belá
+117. Štefánikova
+120. Lesná
+121. Lučenecká cesta
+122. Strojárenská
+123. Čierny chodník
+124. Dúbrava
+125. Majerská cesta
+126. Pletiarska
+127. Ulica Hospodárska
+128. J. Palárika
+129. Na Homôlke
+130. Biskupická
+131. 1. mája
+132. Dariny Kraľovenskej
+133. Partizánska
+134. Jána Zelenáka
+135. Betliarska
+136. Nábrežie sv. Cyrila
+137. Janigová
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. 4011
 4. 6073
-7. 186
 15. 2545
 20. 81
 32. 585
-47. 787
+46. 787
 50. 121
 52. 141
 53. 2
-65. 821
+66. 821
 68. 1211
-73. 679
-[...8 lines deleted...]
-138. 1324
+71. 478
+73. 1524
+80. 3083
+84. 1358
+95. 679
+97. 732
+118. 18
+123. 29
+137. 1324
+138. 11
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. 56
 2. 22
 3. 55
 4. 153
 5. 19/18
 6. 3046/117
-7. 45
+7. 186/45
 8. 1721/157
 9. 93/26
 10. 697
 11. 784/8
 12. 589/1
 13. 2
 14. 101/4
 15. 20
 16. 6568/71
 17. 21
 18. 175
 19. 1
 21. 59
 22. 13/24
 23. 243
 24. 8913
 25. 373
 26. 576/33
 27. 211/75
 28. 58/25
 29. 208
 30. 6568/71
 31. 2
 32. 1
 33. 79
 34. 657
 35. 266
 36. 101
 37. 234
 38. 2486/7
 39. 68
 40. 484/10A
 41. 76
 42. 1
 43. 3
 44. 2
 45. 88
-46. 355
-[...2 lines deleted...]
-49. 249
+46. 787/12
+47. 163
+48. 249
+49. 355
 51. 35
 52. 22
 53. 2
 54. 7
 55. 471/44
 56. 12
 57. 2
 58. 83
 59. 2608/37
 60. 3892/8
 61. 10/3
 62. 3552/1
-63. 614
-[...1 lines deleted...]
-66. 177/5
+63. 177/5
+64. 614
+65. 4
 67. 185
 68. 11
-69. 10
-[...65 lines deleted...]
-138. 9
+69. 201
+70. 149
+71. 52
+72. 145
+73. 4
+74. 19
+75. 1095/76
+76. 638/16
+77. 51
+78. 285
+79. 2
+80. 4
+81. 94
+82. 260/30
+83. 228
+84. 1
+85. 2566/37
+86. 2
+87. 228
+88. 964
+89. 4
+90. 5254/1
+91. 34/51
+92. 10
+93. 175/66
+94. 63
+95. 29
+96. 346/9
+97. 1
+98. 3083/4
+99. 73
+100. 936/3
+101. 4280/30
+102. 20
+103. 4007
+104. 45
+105. 930
+106. 44
+107. 343
+108. 1655/23
+109. 297/17
+110. 923/25
+111. 2
+112. 164
+113. 179
+114. č. 31
+115. 26
+116. 501
+117. 1318/69A
+119. 79
+120. 10
+121. 2266/6
+122. 1C
+123. 1
+124. 592
+125. 73
+126. 10/A
+127. 45
+128. 7
+129. 322/58
+130. 1804/54
+131. 625
+132. 65
+133. 1859/33
+134. 30
+135. 22
+136. 47
+137. 9
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Bratislava-Staré Mesto
 2. Košice-Staré Mesto
 3. Kalná nad Hronom
 4. Bratislava-Rača
 5. Streženice
 6. Valaliky
 7. Veľký Krtíš
 8. Gelnica
 9. Ilava
 10. Rosina
 11. Slovenský Grob
 12. Poprad
 13. Banská Bystrica
 14. Plaveč
 15. Trnava
 16. Michalovce
 17. Šarišské Michaľany
 18. Kľušov
 19. Plaveč
 20. Šarišské Čierne
 21. Poráč
 22. Trebišov
 23. Vyšné Ružbachy
 24. Žilina
 25. Žilina
 26. Plaveč
 27. Spišská Nová Ves
 28. Slovinky
 29. Čirč
 30. Michalovce
 31. Michalovce
 32. Krompachy
 33. Nová Bošáca
 34. Moravské Lieskové
 35. Odorín
 36. Jamník
 37. Rudňany
 38. Košice-Sídl.Ťahanovce
 39. Uzovské Pekľany
 40. Močenok
 41. Michalovce
 42. Pezinok
 43. Chminianske Jakubovany
 44. Bratislava-Karlova Ves
 45. Tehla
-46. Veľká Ida
-[...2 lines deleted...]
-49. Horné Saliby
+46. Košice-Staré Mesto
+47. Tajná
+48. Horné Saliby
+49. Veľká Ida
 50. Plavnica
 51. Sabinov
 52. Rožňava
 53. Rajec
 54. Košice-Juh
 55. Moldava nad Bodvou
 56. Nitra
 57. Michalovce
 58. Teplička
 59. Poprad
 60. Martin
 61. Martin
 62. Piešťany
-63. Olešná
-[...2 lines deleted...]
-66. Čachtice
+63. Čachtice
+64. Olešná
+65. Bratislava-Pod.Biskup.
+66. Lubina
 67. Široké
 68. Bratislava-Petržalka
-69. Hronovce
-[...68 lines deleted...]
-138. Košice-Sídlisko KVP
+69. Rybník
+70. Bidovce
+71. Košice-Šaca
+72. Košické Oľšany
+73. Stará Ľubovňa
+74. Bardejov
+75. Dubnica nad Váhom
+76. Rožňava
+77. Úľany nad Žitavou
+78. Krasňany
+79. Bátovce
+80. Senec
+81. Hažlín
+82. Leopoldov
+83. Kysucké Nové Mesto
+84. Spišská Nová Ves
+85. Hurbanovo
+86. Bratislava-Dev.Nová Ves
+87. Kysucké Nové Mesto
+88. Mojmírovce
+89. Banská Štiavnica
+90. Martin
+91. Markušovce
+92. Hronovce
+93. Zlaté Moravce
+94. Teplička
+95. Bratislava-Staré Mesto
+96. Krompachy
+97. Trenčín
+98. Senec
+99. Banská Bystrica
+100. Krupina
+101. Sereď
+102. Handlová
+103. Dubnica nad Váhom
+104. Horné Hámre
+105. Nálepkovo
+106. Bratislava-Staré Mesto
+107. Častkovce
+108. Banská Štiavnica
+109. Nováky
+110. Považská Bystrica
+111. Prievidza
+112. Sečovce
+113. Zalužice
+114. Cífer
+115. Lesnica
+116. Banská Belá
+117. Senica
+118. Rovňany
+119. Litmanová
+120. Zborov
+121. Zvolen
+122. Trnava
+123. Bratislava-Vajnory
+124. Horná Súča
+125. Banská Bystrica
+126. Banská Štiavnica
+127. Trnava
+128. Banská Štiavnica
+129. Valaliky
+130. Trenčín
+131. Hnúšťa
+132. Likavka
+133. Turany
+134. Nitra
+135. Bratislava-Petržalka
+136. Prievidza
+137. Košice-Sídlisko KVP
+138. Vyšné Ružbachy
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. 81105
 2. 04001
 3. 93532
 4. 83106
 5. 02001
 6. 04413
 7. 99001
 8. 05601
 9. 01901
 10. 01322
 11. 90026
 12. 05801
 13. 97404
 14. 06544
 15. 91701
 16. 07101
 17. 08222
 18. 08622
 19. 06544
 20. 08637
 21. 05323
 22. 07501
 23. 06502
 24. 01001
 25. 01001
 26. 06544
 27. 05201
 28. 05340
 29. 06542
 30. 07101
 31. 07101
 32. 05342
 33. 91308
 34. 91642
 35. 05322
 36. 05322
 37. 05323
 38. 04013
 39. 08263
 40. 95131
 41. 07101
 42. 90201
 43. 08233
 44. 84104
 45. 93535
-46. 04455
-[...2 lines deleted...]
-49. 92503
+46. 04001
+47. 95201
+48. 92503
+49. 04455
 50. 06545
 51. 08301
 52. 04801
 53. 01501
 54. 04001
 55. 04501
 56. 94901
 57. 07101
 58. 05201
 59. 05801
 60. 03601
 61. 03601
 62. 92101
-63. 02352
-[...2 lines deleted...]
-66. 91621
+63. 91621
+64. 02352
+65. 82106
+66. 91612
 67. 08237
 68. 85101
-69. 93561
-[...68 lines deleted...]
-138. 04023
+69. 93523
+70. 04445
+71. 04015
+72. 04442
+73. 06401
+74. 08501
+75. 01841
+76. 04801
+77. 94103
+78. 01303
+79. 93503
+80. 90301
+81. 08614
+82. 92041
+83. 02401
+84. 05201
+85. 94701
+86. 84108
+87. 02401
+88. 95115
+89. 96901
+90. 03601
+91. 05321
+92. 93561
+93. 95301
+94. 05201
+95. 81103
+96. 05342
+97. 91101
+98. 90301
+99. 97401
+100. 96301
+101. 92601
+102. 97251
+103. 01841
+104. 96671
+105. 05333
+106. 81109
+107. 91627
+108. 96901
+109. 97271
+110. 01701
+111. 97101
+112. 07801
+113. 07234
+114. 91943
+115. 06533
+116. 96615
+117. 90501
+118. 98524
+119. 06531
+120. 08633
+121. 96096
+122. 91702
+123. 83107
+124. 91333
+125. 97401
+126. 96901
+127. 91701
+128. 96901
+129. 04413
+130. 91101
+131. 98101
+132. 03495
+133. 03853
+134. 94901
+135. 85107
+136. 97101
+137. 04023
+138. 06502
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Bratislava I
 2. Košice I
 3. Levice
 4. Bratislava III
 5. Púchov
 6. Košice - okolie
 7. Veľký Krtíš
 8. Gelnica
 9. Ilava
 10. Žilina
 11. Pezinok
 12. Poprad
 13. Banská Bystrica
 14. Stará Ľubovňa
 15. Trnava
 16. Michalovce
 17. Sabinov
 18. Bardejov
 19. Stará Ľubovňa
 20. Bardejov
 21. Spišská Nová Ves
 22. Trebišov
 23. Stará Ľubovňa
 24. Žilina
 25. Žilina
 26. Stará Ľubovňa
 27. Spišská Nová Ves
 28. Spišská Nová Ves
 29. Stará Ľubovňa
 30. Michalovce
 31. Michalovce
 32. Spišská Nová Ves
 33. Nové Mesto nad Váhom
 34. Nové Mesto nad Váhom
 35. Spišská Nová Ves
 36. Spišská Nová Ves
 37. Spišská Nová Ves
 38. Košice I
 39. Sabinov
 40. Šaľa
 41. Michalovce
 42. Pezinok
 43. Prešov
 44. Bratislava IV
 45. Levice
-46. Košice - okolie
-[...2 lines deleted...]
-49. Galanta
+46. Košice I
+47. Nitra
+48. Galanta
+49. Košice - okolie
 50. Stará Ľubovňa
 51. Sabinov
 52. Rožňava
 53. Žilina
 54. Košice IV
 55. Košice - okolie
 56. Nitra
 57. Michalovce
 58. Spišská Nová Ves
 59. Poprad
 60. Martin
 61. Martin
 62. Piešťany
-63. Čadca
-[...1 lines deleted...]
-65. Nové Mesto nad Váhom
+63. Nové Mesto nad Váhom
+64. Čadca
+65. Bratislava II
 66. Nové Mesto nad Váhom
 67. Prešov
 68. Bratislava V
 69. Levice
-70. Spišská Nová Ves
-[...47 lines deleted...]
-118. Košice II
+70. Košice - okolie
+71. Košice II
+72. Košice - okolie
+73. Stará Ľubovňa
+74. Bardejov
+75. Ilava
+76. Rožňava
+77. Nové Zámky
+78. Žilina
+79. Levice
+80. Senec
+81. Bardejov
+82. Hlohovec
+83. Kysucké Nové Mesto
+84. Spišská Nová Ves
+85. Komárno
+86. Bratislava IV
+87. Kysucké Nové Mesto
+88. Nitra
+89. Banská Štiavnica
+90. Martin
+91. Spišská Nová Ves
+92. Levice
+93. Zlaté Moravce
+94. Spišská Nová Ves
+95. Bratislava I
+96. Spišská Nová Ves
+97. Trenčín
+98. Senec
+99. Banská Bystrica
+100. Krupina
+101. Galanta
+102. Prievidza
+103. Ilava
+104. Žarnovica
+105. Gelnica
+106. Bratislava I
+107. Nové Mesto nad Váhom
+108. Banská Štiavnica
+109. Prievidza
+110. Považská Bystrica
+111. Prievidza
+112. Trebišov
+113. Michalovce
+114. Trnava
+115. Stará Ľubovňa
+116. Banská Štiavnica
+117. Senica
+118. Poltár
 119. Stará Ľubovňa
 120. Bardejov
-121. Ilava
-[...16 lines deleted...]
-138. Košice II
+121. Zvolen
+122. Trnava
+123. Bratislava III
+124. Trenčín
+125. Banská Bystrica
+126. Banská Štiavnica
+127. Trnava
+128. Banská Štiavnica
+129. Košice - okolie
+130. Trenčín
+131. Rimavská Sobota
+132. Ružomberok
+133. Martin
+134. Nitra
+135. Bratislava V
+136. Prievidza
+137. Košice II
+138. Stará Ľubovňa
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. 2020-07-22
 2. 2020-07-22
 3. 2020-07-22
 4. 2020-07-22
 5. 2020-07-22
 6. 2020-07-22
 7. 2020-07-22
 8. 2020-07-22
 9. 2020-07-22
 10. 2020-07-22
 11. 2020-07-22
 12. 2020-07-22
 13. 2020-07-22
 14. 2020-07-22
 15. 2023-03-24
 16. 2020-07-22
 17. 2020-07-22
 18. 2020-07-22
 19. 2020-07-22
 20. 2020-07-22
 21. 2020-07-22
 22. 2020-07-22
@@ -1664,120 +1663,120 @@
 44. 2020-07-22
 45. 2020-07-22
 46. 2020-07-22
 47. 2020-07-22
 48. 2020-07-22
 49. 2020-07-22
 50. 2020-07-22
 51. 2020-07-22
 52. 2023-01-30
 53. 2020-07-22
 54. 2020-07-22
 55. 2020-07-22
 56. 2020-07-22
 57. 2020-07-22
 58. 2020-07-22
 59. 2023-01-30
 60. 2023-01-30
 61. 2023-01-30
 62. 2023-01-30
 63. 2020-07-22
 64. 2020-07-22
 65. 2020-07-22
 66. 2020-07-22
 67. 2020-07-22
 68. 2023-01-30
-69. 2020-07-22
+69. 2023-01-30
 70. 2020-07-22
 71. 2020-07-22
 72. 2020-07-22
 73. 2020-07-22
 74. 2020-07-22
 75. 2020-07-22
 76. 2020-07-22
 77. 2020-07-22
 78. 2020-07-22
 79. 2020-07-22
 80. 2020-07-22
 81. 2020-07-22
-82. 2023-01-30
-83. 2023-01-30
+82. 2020-07-22
+83. 2020-07-22
 84. 2020-07-22
 85. 2020-07-22
 86. 2020-07-22
 87. 2020-07-22
 88. 2020-07-22
 89. 2020-07-22
 90. 2020-07-22
 91. 2020-07-22
 92. 2020-07-22
 93. 2020-07-22
 94. 2020-07-22
 95. 2020-07-22
 96. 2020-07-22
-97. 2023-01-30
+97. 2020-07-22
 98. 2020-07-22
 99. 2020-07-22
 100. 2020-07-22
 101. 2020-07-22
 102. 2020-07-22
 103. 2020-07-22
-104. 2020-07-22
-105. 2020-07-22
+104. 2023-01-30
+105. 2023-01-30
 106. 2020-07-22
 107. 2020-07-22
 108. 2020-07-22
-109. 2022-07-22
+109. 2020-07-22
 110. 2020-07-22
 111. 2020-07-22
 112. 2020-07-22
 113. 2020-07-22
 114. 2020-07-22
 115. 2020-07-22
-116. 2023-01-30
+116. 2020-07-22
 117. 2020-07-22
 118. 2020-07-22
-119. 2020-07-22
+119. 2023-01-30
 120. 2020-07-22
 121. 2020-07-22
 122. 2020-07-22
 123. 2020-07-22
 124. 2020-07-22
 125. 2020-07-22
 126. 2020-07-22
 127. 2020-07-22
 128. 2020-07-22
 129. 2020-07-22
 130. 2020-07-22
 131. 2020-07-22
-132. 2020-07-22
+132. 2022-07-22
 133. 2020-07-22
 134. 2020-07-22
 135. 2020-07-22
 136. 2020-07-22
-137. 2023-03-24
-138. 2020-07-22
+137. 2020-07-22
+138. 2023-03-24
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. 2024-04-14
 2. 2024-04-14
 3. 2024-04-14
 4. 2024-04-14
 5. 2024-04-14
 6. 2024-04-14
 7. 2024-04-14
 8. 2024-04-14
 9. 2024-04-14
 10. 2024-04-14
 11. 2024-04-14
 12. 2024-04-14
 13. 2024-04-14
 14. 2024-04-14
 15. 2024-04-14
 16. 2024-04-14
 17. 2024-04-14
 18. 2024-04-14
 19. 2024-04-14
 20. 2024-04-14
 21. 2024-04-14
 22. 2024-04-14
@@ -2013,63 +2012,62 @@
   </si>
   <si>
     <t xml:space="preserve">1. Strojárenská
 2. Československej armády
 3. Trieda SNP
 5. Hornádska ulica
 6. Lazovná
 8. Plynárenská
 9. Okružná
 11. Mlynská
 12. P.O.Hviezdoslava
 13. Olešná
 14. Široké
 15. V.B. Nedožerského
 16. Dukelská
 17. Paulínyho
 18. Rovňany
 19. Krasňany
 </t>
   </si>
   <si>
     <t xml:space="preserve">2. 636
 3. 1504
 4. 158
 5. 585
-9. 112
 15. 103
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. 10
 2. 21
 3. 27
 5. 1
 6. 43
 7. 129
 8. 2
-9. 14
+9. 112/14
 10. 244
 11. 2238
 12. 861/59
 13. 614
 14. 185
 15. 47
 16. 31
 17. 712/38
 18. 146
 19. 285
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Valaská
 2. Banská Bystrica
 3. Banská Bystrica
 4. Hiadeľ
 5. Krompachy
 6. Banská Bystrica
 7. Jarovnice
 8. Michalovce
 9. Jovice
 10. Jablonov nad Turňou
 11. Levice
 12. Varín